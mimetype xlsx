--- v0 (2026-03-01)
+++ v1 (2026-04-18)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lebea\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E71F08D4-40FC-41D5-8D88-5F4ACD11FAB1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C5C7DFE5-058D-4B13-8B78-5026587F28C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{7425EEDC-B8A1-40E4-BED5-C398F57671BF}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="128">
   <si>
     <t>adhérents 2026</t>
   </si>
   <si>
     <t>barbedette marie thérèse</t>
   </si>
   <si>
     <t>bardoux daniel</t>
   </si>
   <si>
     <t>blanchais gisèle</t>
   </si>
   <si>
     <t>bouffort pierre</t>
   </si>
   <si>
     <t>bourgeon maurice</t>
   </si>
   <si>
     <t>brard michel</t>
   </si>
   <si>
     <t>bourdet pascal</t>
   </si>
   <si>
@@ -411,109 +411,130 @@
     <t>06 03 69 98 69</t>
   </si>
   <si>
     <t>06 17 18 04 30</t>
   </si>
   <si>
     <t>06 89 69 59 13</t>
   </si>
   <si>
     <t xml:space="preserve">06 09 77 58 67 </t>
   </si>
   <si>
     <t>06 11 86 81 66</t>
   </si>
   <si>
     <t>02 99 97 65 61</t>
   </si>
   <si>
     <t>02 99 94 23 17</t>
   </si>
   <si>
     <t>07 60 07 93 10</t>
   </si>
   <si>
     <t>06 45 01 39 16</t>
+  </si>
+  <si>
+    <t>rossignol patrice</t>
+  </si>
+  <si>
+    <t>06 79 43 72 05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -812,1179 +833,1195 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6674CFEC-62B5-48CF-8B26-DAAE4B457B9A}">
-  <dimension ref="A1:K60"/>
+  <dimension ref="A1:K61"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I60" sqref="A1:I60"/>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection sqref="A1:H61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="22.26953125" customWidth="1"/>
     <col min="2" max="2" width="6.90625" customWidth="1"/>
     <col min="3" max="3" width="19" customWidth="1"/>
     <col min="4" max="4" width="14.90625" customWidth="1"/>
     <col min="5" max="5" width="0.36328125" customWidth="1"/>
     <col min="6" max="8" width="10.90625" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="0.36328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
-      <c r="I1" s="2"/>
+      <c r="I1" s="4"/>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
-      <c r="I2" s="2"/>
+      <c r="I2" s="4"/>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
-      <c r="I3" s="2"/>
+      <c r="I3" s="4"/>
       <c r="K3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2">
         <v>51</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
-      <c r="I4" s="2"/>
+      <c r="I4" s="4"/>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="2">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
-      <c r="I5" s="2"/>
+      <c r="I5" s="4"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="2">
         <v>5</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
-      <c r="I6" s="2"/>
+      <c r="I6" s="4"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="2">
         <v>27</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
-      <c r="I7" s="2"/>
+      <c r="I7" s="4"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A8" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="2">
         <v>6</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>75</v>
       </c>
       <c r="E8" s="1"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
-      <c r="I8" s="2"/>
+      <c r="I8" s="4"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A9" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="2">
         <v>60</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
-      <c r="I9" s="2"/>
+      <c r="I9" s="4"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="2">
         <v>59</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
-      <c r="I10" s="2"/>
+      <c r="I10" s="4"/>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="2">
         <v>34</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
-      <c r="I11" s="2"/>
+      <c r="I11" s="4"/>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="2">
         <v>21</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>79</v>
       </c>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
-      <c r="I12" s="2"/>
+      <c r="I12" s="4"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="2">
         <v>17</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>80</v>
       </c>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
-      <c r="I13" s="2"/>
+      <c r="I13" s="4"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="2">
         <v>55</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>81</v>
       </c>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
-      <c r="I14" s="2"/>
+      <c r="I14" s="4"/>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="2">
         <v>14</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
-      <c r="I15" s="2"/>
+      <c r="I15" s="4"/>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="2">
         <v>33</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>83</v>
       </c>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
-      <c r="I16" s="2"/>
+      <c r="I16" s="4"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A17" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="2">
         <v>15</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>84</v>
       </c>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
-      <c r="I17" s="2"/>
+      <c r="I17" s="4"/>
     </row>
     <row r="18" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="2">
         <v>7</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>85</v>
       </c>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
-      <c r="I18" s="2"/>
+      <c r="I18" s="4"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A19" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="2">
         <v>16</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>62</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>86</v>
       </c>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
-      <c r="I19" s="2"/>
+      <c r="I19" s="4"/>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A20" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>87</v>
       </c>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
-      <c r="I20" s="2"/>
+      <c r="I20" s="4"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="2">
         <v>47</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>88</v>
       </c>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
-      <c r="I21" s="2"/>
+      <c r="I21" s="4"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="2">
         <v>3</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
-      <c r="I22" s="2"/>
+      <c r="I22" s="4"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A23" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="2">
         <v>10</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
-      <c r="I23" s="2"/>
+      <c r="I23" s="4"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="2">
         <v>19</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>64</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
-      <c r="I24" s="2"/>
+      <c r="I24" s="4"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="2">
         <v>35</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
-      <c r="I25" s="2"/>
+      <c r="I25" s="4"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="2">
         <v>50</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>93</v>
       </c>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
-      <c r="I26" s="2"/>
+      <c r="I26" s="4"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="2">
         <v>2</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
-      <c r="I27" s="2"/>
+      <c r="I27" s="4"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="2">
         <v>18</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
-      <c r="I28" s="2"/>
+      <c r="I28" s="4"/>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="2">
         <v>25</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
-      <c r="I29" s="2"/>
+      <c r="I29" s="4"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="2">
         <v>28</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>97</v>
       </c>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
-      <c r="I30" s="2"/>
+      <c r="I30" s="4"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="2">
         <v>12</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
-      <c r="I31" s="2"/>
+      <c r="I31" s="4"/>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="2">
         <v>22</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
-      <c r="I32" s="2"/>
+      <c r="I32" s="4"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A33" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="2">
         <v>56</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
-      <c r="I33" s="2"/>
+      <c r="I33" s="4"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A34" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="2">
         <v>57</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>68</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>100</v>
       </c>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
-      <c r="I34" s="2"/>
+      <c r="I34" s="4"/>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A35" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="2">
         <v>1</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>101</v>
       </c>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
-      <c r="I35" s="2"/>
+      <c r="I35" s="4"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A36" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="2">
         <v>30</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>58</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
-      <c r="I36" s="2"/>
+      <c r="I36" s="4"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A37" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="2">
         <v>9</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
-      <c r="I37" s="2"/>
+      <c r="I37" s="4"/>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A38" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B38" s="2">
         <v>51</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
-      <c r="I38" s="2"/>
+      <c r="I38" s="4"/>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A39" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="2">
         <v>8</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
-      <c r="I39" s="2"/>
+      <c r="I39" s="4"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A40" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="2">
         <v>48</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
-      <c r="I40" s="2"/>
+      <c r="I40" s="4"/>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A41" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="2">
         <v>32</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D41" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
-      <c r="I41" s="2"/>
+      <c r="I41" s="4"/>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A42" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="2">
         <v>43</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
-      <c r="I42" s="2"/>
+      <c r="I42" s="4"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A43" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>109</v>
       </c>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
-      <c r="I43" s="2"/>
+      <c r="I43" s="4"/>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A44" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="2">
         <v>49</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
-      <c r="I44" s="2"/>
+      <c r="I44" s="4"/>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A45" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B45" s="2">
         <v>23</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
-      <c r="I45" s="2"/>
+      <c r="I45" s="4"/>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A46" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="2">
         <v>29</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
-      <c r="I46" s="2"/>
+      <c r="I46" s="4"/>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A47" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="2">
         <v>46</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
-      <c r="I47" s="2"/>
+      <c r="I47" s="4"/>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A48" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="2">
         <v>37</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>113</v>
       </c>
       <c r="E48" s="2"/>
       <c r="F48" s="2"/>
       <c r="G48" s="2"/>
       <c r="H48" s="2"/>
-      <c r="I48" s="2"/>
+      <c r="I48" s="4"/>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A49" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B49" s="2">
         <v>42</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>114</v>
       </c>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
-      <c r="I49" s="2"/>
+      <c r="I49" s="4"/>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A50" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B50" s="2">
         <v>38</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
-      <c r="I50" s="2"/>
+      <c r="I50" s="4"/>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A51" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="2">
         <v>39</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
-      <c r="I51" s="2"/>
+      <c r="I51" s="4"/>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A52" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B52" s="2">
         <v>26</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
-      <c r="I52" s="2"/>
+      <c r="I52" s="4"/>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A53" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B53" s="2">
         <v>24</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>118</v>
       </c>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
-      <c r="I53" s="2"/>
+      <c r="I53" s="4"/>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A54" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B54" s="2">
         <v>40</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>119</v>
       </c>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
-      <c r="I54" s="2"/>
+      <c r="I54" s="4"/>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A55" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B55" s="2">
         <v>44</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>120</v>
       </c>
       <c r="E55" s="2"/>
       <c r="F55" s="2"/>
       <c r="G55" s="2"/>
       <c r="H55" s="2"/>
-      <c r="I55" s="2"/>
+      <c r="I55" s="4"/>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A56" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B56" s="2">
         <v>45</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>121</v>
       </c>
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
       <c r="G56" s="2"/>
       <c r="H56" s="2"/>
-      <c r="I56" s="2"/>
+      <c r="I56" s="4"/>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A57" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B57" s="2">
         <v>36</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>65</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>122</v>
       </c>
       <c r="E57" s="2"/>
       <c r="F57" s="2"/>
       <c r="G57" s="2"/>
       <c r="H57" s="2"/>
-      <c r="I57" s="2"/>
+      <c r="I57" s="4"/>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A58" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B58" s="2">
         <v>11</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>69</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>123</v>
       </c>
       <c r="E58" s="2"/>
       <c r="F58" s="2"/>
       <c r="G58" s="2"/>
       <c r="H58" s="2"/>
-      <c r="I58" s="2"/>
+      <c r="I58" s="4"/>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A59" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B59" s="2">
         <v>52</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>124</v>
       </c>
       <c r="E59" s="2"/>
       <c r="F59" s="2"/>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
-      <c r="I59" s="2"/>
+      <c r="I59" s="4"/>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A60" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B60" s="2">
         <v>53</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E60" s="2"/>
       <c r="F60" s="2"/>
       <c r="G60" s="2"/>
       <c r="H60" s="2"/>
-      <c r="I60" s="2"/>
+      <c r="I60" s="4"/>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A61" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B61" s="2"/>
+      <c r="C61" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E61" s="2"/>
+      <c r="F61" s="2"/>
+      <c r="G61" s="2"/>
+      <c r="H61" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:H2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>